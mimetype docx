--- v0 (2026-04-23)
+++ v1 (2026-10-11)
@@ -6,169 +6,168 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="43D72007" w14:textId="2A96F009" w:rsidR="00146D97" w:rsidRPr="00E556F0" w:rsidRDefault="00146D97" w:rsidP="00146D97">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00146D97" w:rsidRPr="00E556F0" w:rsidSect="006F62DC">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="258E4E3A" w14:textId="77777777" w:rsidR="004C3D13" w:rsidRDefault="004C3D13" w:rsidP="006F62DC">
+    <w:p w14:paraId="5887631B" w14:textId="77777777" w:rsidR="00706F08" w:rsidRDefault="00706F08" w:rsidP="006F62DC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DF6542F" w14:textId="77777777" w:rsidR="004C3D13" w:rsidRDefault="004C3D13" w:rsidP="006F62DC">
+    <w:p w14:paraId="4856BF32" w14:textId="77777777" w:rsidR="00706F08" w:rsidRDefault="00706F08" w:rsidP="006F62DC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:panose1 w:val="020B0600040502020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trajan Pro">
     <w:altName w:val="Georgia"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="43D8B9B4" w14:textId="77777777" w:rsidR="00050903" w:rsidRDefault="00050903">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="37342565" w14:textId="77777777" w:rsidR="0087190D" w:rsidRDefault="0087190D" w:rsidP="006F62DC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Trajan Pro" w:hAnsi="Trajan Pro"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0CD09946" w14:textId="629DBC10" w:rsidR="0087190D" w:rsidRDefault="0087190D" w:rsidP="006F62DC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Trajan Pro" w:hAnsi="Trajan Pro"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
@@ -281,147 +280,157 @@
     </w:r>
     <w:r w:rsidR="0087190D">
       <w:rPr>
         <w:rFonts w:ascii="Trajan Pro" w:hAnsi="Trajan Pro"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>48</w:t>
     </w:r>
     <w:r w:rsidR="00247B0F">
       <w:rPr>
         <w:rFonts w:ascii="Trajan Pro" w:hAnsi="Trajan Pro"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> / F</w:t>
     </w:r>
     <w:r w:rsidR="0087190D">
       <w:rPr>
         <w:rFonts w:ascii="Trajan Pro" w:hAnsi="Trajan Pro"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>AX</w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidR="00247B0F">
       <w:rPr>
         <w:rFonts w:ascii="Trajan Pro" w:hAnsi="Trajan Pro"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>:  (801) 422-030</w:t>
+      <w:t>:  (</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidR="00247B0F">
+      <w:rPr>
+        <w:rFonts w:ascii="Trajan Pro" w:hAnsi="Trajan Pro"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>801) 422-030</w:t>
     </w:r>
     <w:r w:rsidR="0087190D">
       <w:rPr>
         <w:rFonts w:ascii="Trajan Pro" w:hAnsi="Trajan Pro"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="37CDAF01" w14:textId="77777777" w:rsidR="00050903" w:rsidRDefault="00050903">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F8B862C" w14:textId="77777777" w:rsidR="004C3D13" w:rsidRDefault="004C3D13" w:rsidP="006F62DC">
+    <w:p w14:paraId="58CA0D7B" w14:textId="77777777" w:rsidR="00706F08" w:rsidRDefault="00706F08" w:rsidP="006F62DC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22774A9B" w14:textId="77777777" w:rsidR="004C3D13" w:rsidRDefault="004C3D13" w:rsidP="006F62DC">
+    <w:p w14:paraId="33D7D066" w14:textId="77777777" w:rsidR="00706F08" w:rsidRDefault="00706F08" w:rsidP="006F62DC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0A1B025D" w14:textId="77777777" w:rsidR="00050903" w:rsidRDefault="00050903">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="61E95BA1" w14:textId="5675AE6E" w:rsidR="003C4487" w:rsidRDefault="003C4487" w:rsidP="006F62DC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Trajan Pro" w:hAnsi="Trajan Pro"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
         <w:noProof/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="0140959D" wp14:editId="7BB19F47">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="0140959D" wp14:editId="509C1F1F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>2514600</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
             <wp:posOffset>-1097280</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="914400" cy="914400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="5" name="Picture 5"/>
+          <wp:docPr id="5" name="Picture 5" descr="Brigham Young University"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 5"/>
+                  <pic:cNvPr id="5" name="Picture 5" descr="Brigham Young University"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="914400" cy="914400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
@@ -497,62 +506,62 @@
   </w:p>
   <w:p w14:paraId="1B1D76F2" w14:textId="77777777" w:rsidR="00247B0F" w:rsidRDefault="00247B0F" w:rsidP="006F62DC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Trajan Pro" w:hAnsi="Trajan Pro"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5468E19A" w14:textId="77777777" w:rsidR="00247B0F" w:rsidRPr="006F62DC" w:rsidRDefault="00247B0F" w:rsidP="006F62DC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Trajan Pro" w:hAnsi="Trajan Pro"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2FA04578" w14:textId="77777777" w:rsidR="00050903" w:rsidRDefault="00050903">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="162"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -569,63 +578,66 @@
     <w:rsid w:val="00164A65"/>
     <w:rsid w:val="001713C8"/>
     <w:rsid w:val="00177066"/>
     <w:rsid w:val="00202201"/>
     <w:rsid w:val="00247B0F"/>
     <w:rsid w:val="00251492"/>
     <w:rsid w:val="00280AF5"/>
     <w:rsid w:val="00332EFE"/>
     <w:rsid w:val="00366F66"/>
     <w:rsid w:val="003C4487"/>
     <w:rsid w:val="003D3217"/>
     <w:rsid w:val="003E796A"/>
     <w:rsid w:val="004232D3"/>
     <w:rsid w:val="004465A3"/>
     <w:rsid w:val="0045666E"/>
     <w:rsid w:val="004C3D13"/>
     <w:rsid w:val="004F0AA1"/>
     <w:rsid w:val="005579D6"/>
     <w:rsid w:val="00564C96"/>
     <w:rsid w:val="005E707E"/>
     <w:rsid w:val="005F1936"/>
     <w:rsid w:val="00642C9B"/>
     <w:rsid w:val="006C0FFB"/>
     <w:rsid w:val="006F184D"/>
     <w:rsid w:val="006F62DC"/>
+    <w:rsid w:val="00706F08"/>
+    <w:rsid w:val="0079254E"/>
     <w:rsid w:val="007A4F36"/>
     <w:rsid w:val="007A6233"/>
     <w:rsid w:val="007F6C2A"/>
     <w:rsid w:val="0082212E"/>
     <w:rsid w:val="00844310"/>
     <w:rsid w:val="0087190D"/>
     <w:rsid w:val="0089033F"/>
     <w:rsid w:val="00912851"/>
     <w:rsid w:val="009465FA"/>
     <w:rsid w:val="009921AD"/>
     <w:rsid w:val="00A07494"/>
     <w:rsid w:val="00A54DAE"/>
     <w:rsid w:val="00A63119"/>
+    <w:rsid w:val="00AD4C81"/>
     <w:rsid w:val="00AF6BE5"/>
     <w:rsid w:val="00B71147"/>
     <w:rsid w:val="00BA6C1A"/>
     <w:rsid w:val="00C663E4"/>
     <w:rsid w:val="00C66F68"/>
     <w:rsid w:val="00CA7934"/>
     <w:rsid w:val="00CC3BF2"/>
     <w:rsid w:val="00CD11DB"/>
     <w:rsid w:val="00CD455F"/>
     <w:rsid w:val="00D12DE7"/>
     <w:rsid w:val="00D829E3"/>
     <w:rsid w:val="00E03AE7"/>
     <w:rsid w:val="00E373B5"/>
     <w:rsid w:val="00E556F0"/>
     <w:rsid w:val="00EA5F3C"/>
     <w:rsid w:val="00EB2EB0"/>
     <w:rsid w:val="00F329D2"/>
     <w:rsid w:val="00F91600"/>
     <w:rsid w:val="00FA263F"/>
     <w:rsid w:val="00FF7C95"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -633,51 +645,51 @@
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0A3B3984"/>
   <w15:docId w15:val="{6851C5B0-3F65-4EAD-88B6-C13A56F163EE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1234,51 +1246,51 @@
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00146D97"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xmsonormal">
     <w:name w:val="x_msonormal"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="003D3217"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="322590786">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="330375847">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>